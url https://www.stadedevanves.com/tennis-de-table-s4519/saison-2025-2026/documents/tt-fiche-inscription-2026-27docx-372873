--- v0 (2026-06-03)
+++ v1 (2026-07-28)
@@ -1,7218 +1,5877 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
+  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:background w:color="FFFFFF"/>
   <w:body>
-    <w:p w14:paraId="3C50CA68" w14:textId="5146A0BB" w:rsidR="00942B9B" w:rsidRDefault="00942B9B" w:rsidP="00942B9B">
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="Grilledutableau"/>
+        <w:tblW w:w="11199" w:type="dxa"/>
+        <w:tblInd w:w="-165" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:insideH w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:insideV w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+        </w:tblBorders>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="11199"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00FA3E3A" w14:paraId="0FBCBD70" w14:textId="77777777" w:rsidTr="00011F92">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="11199" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="674994AB" w14:textId="67E42F06" w:rsidR="00FA3E3A" w:rsidRDefault="00FA3E3A" w:rsidP="00FA3E3A">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:drawing>
+                <wp:anchor distT="0" distB="0" distL="114935" distR="114935" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="0582B7C2" wp14:editId="37ECE3BB">
+                  <wp:simplePos x="0" y="0"/>
+                  <wp:positionH relativeFrom="margin">
+                    <wp:posOffset>5892800</wp:posOffset>
+                  </wp:positionH>
+                  <wp:positionV relativeFrom="margin">
+                    <wp:posOffset>125730</wp:posOffset>
+                  </wp:positionV>
+                  <wp:extent cx="781200" cy="637200"/>
+                  <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                  <wp:wrapSquare wrapText="bothSides"/>
+                  <wp:docPr id="8" name="Image 8"/>
+                  <wp:cNvGraphicFramePr>
+                    <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+                  </wp:cNvGraphicFramePr>
+                  <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                    <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                      <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                        <pic:nvPicPr>
+                          <pic:cNvPr id="0" name="Picture 8"/>
+                          <pic:cNvPicPr>
+                            <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                          </pic:cNvPicPr>
+                        </pic:nvPicPr>
+                        <pic:blipFill>
+                          <a:blip r:embed="rId7" cstate="print">
+                            <a:extLst>
+                              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                              </a:ext>
+                            </a:extLst>
+                          </a:blip>
+                          <a:srcRect/>
+                          <a:stretch>
+                            <a:fillRect/>
+                          </a:stretch>
+                        </pic:blipFill>
+                        <pic:spPr bwMode="auto">
+                          <a:xfrm>
+                            <a:off x="0" y="0"/>
+                            <a:ext cx="781200" cy="637200"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect">
+                            <a:avLst/>
+                          </a:prstGeom>
+                          <a:solidFill>
+                            <a:srgbClr val="FFFFFF"/>
+                          </a:solidFill>
+                          <a:ln>
+                            <a:noFill/>
+                          </a:ln>
+                        </pic:spPr>
+                      </pic:pic>
+                    </a:graphicData>
+                  </a:graphic>
+                  <wp14:sizeRelH relativeFrom="page">
+                    <wp14:pctWidth>0</wp14:pctWidth>
+                  </wp14:sizeRelH>
+                  <wp14:sizeRelV relativeFrom="page">
+                    <wp14:pctHeight>0</wp14:pctHeight>
+                  </wp14:sizeRelV>
+                </wp:anchor>
+              </w:drawing>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:drawing>
+                <wp:anchor distT="0" distB="0" distL="114935" distR="114935" simplePos="0" relativeHeight="251657216" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="008EE8B9" wp14:editId="39AA8D26">
+                  <wp:simplePos x="0" y="0"/>
+                  <wp:positionH relativeFrom="margin">
+                    <wp:posOffset>2540</wp:posOffset>
+                  </wp:positionH>
+                  <wp:positionV relativeFrom="margin">
+                    <wp:posOffset>125730</wp:posOffset>
+                  </wp:positionV>
+                  <wp:extent cx="780415" cy="637540"/>
+                  <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                  <wp:wrapSquare wrapText="bothSides"/>
+                  <wp:docPr id="9" name="Image 7"/>
+                  <wp:cNvGraphicFramePr>
+                    <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+                  </wp:cNvGraphicFramePr>
+                  <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                    <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                      <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                        <pic:nvPicPr>
+                          <pic:cNvPr id="0" name="Picture 7"/>
+                          <pic:cNvPicPr>
+                            <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                          </pic:cNvPicPr>
+                        </pic:nvPicPr>
+                        <pic:blipFill>
+                          <a:blip r:embed="rId7" cstate="print">
+                            <a:extLst>
+                              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                              </a:ext>
+                            </a:extLst>
+                          </a:blip>
+                          <a:srcRect/>
+                          <a:stretch>
+                            <a:fillRect/>
+                          </a:stretch>
+                        </pic:blipFill>
+                        <pic:spPr bwMode="auto">
+                          <a:xfrm>
+                            <a:off x="0" y="0"/>
+                            <a:ext cx="780415" cy="637540"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect">
+                            <a:avLst/>
+                          </a:prstGeom>
+                          <a:solidFill>
+                            <a:srgbClr val="FFFFFF"/>
+                          </a:solidFill>
+                          <a:ln>
+                            <a:noFill/>
+                          </a:ln>
+                        </pic:spPr>
+                      </pic:pic>
+                    </a:graphicData>
+                  </a:graphic>
+                  <wp14:sizeRelH relativeFrom="page">
+                    <wp14:pctWidth>0</wp14:pctWidth>
+                  </wp14:sizeRelH>
+                  <wp14:sizeRelV relativeFrom="page">
+                    <wp14:pctHeight>0</wp14:pctHeight>
+                  </wp14:sizeRelV>
+                </wp:anchor>
+              </w:drawing>
+            </w:r>
+            <w:r w:rsidR="0021652E">
+              <w:tab/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:sz w:val="32"/>
+              </w:rPr>
+              <w:t>STADE DE VANVES</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0CD96201" w14:textId="4F22A3D5" w:rsidR="00FA3E3A" w:rsidRDefault="00FA3E3A" w:rsidP="00FA3E3A">
+            <w:pPr>
+              <w:ind w:left="3572"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="6"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve">12 rue </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>Larmeroux</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> – 92170 VANVES</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0A9179D6" w14:textId="34630ACB" w:rsidR="00FA3E3A" w:rsidRDefault="00FA3E3A" w:rsidP="00FA3E3A">
+            <w:pPr>
+              <w:ind w:left="2832"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="6"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="09FBC66F" w14:textId="278BBCBE" w:rsidR="00FA3E3A" w:rsidRDefault="00FA3E3A" w:rsidP="00FA3E3A">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="10"/>
+                <w:szCs w:val="10"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:sz w:val="32"/>
+              </w:rPr>
+              <w:t>FICHE D’INSCRIPTION SAISON 202</w:t>
+            </w:r>
+            <w:r w:rsidR="00A4757F">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:sz w:val="32"/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:sz w:val="32"/>
+              </w:rPr>
+              <w:t>-202</w:t>
+            </w:r>
+            <w:r w:rsidR="00A4757F">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:sz w:val="32"/>
+              </w:rPr>
+              <w:t>7</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1AF852F0" w14:textId="34D1A14F" w:rsidR="00FA3E3A" w:rsidRDefault="00FA3E3A" w:rsidP="00FA3E3A">
+            <w:pPr>
+              <w:ind w:left="2832"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="10"/>
+                <w:szCs w:val="10"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="43928705" w14:textId="62775A39" w:rsidR="00FA3E3A" w:rsidRDefault="00FA3E3A" w:rsidP="00FA3E3A">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r w:rsidRPr="006059F1">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>Tel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="006059F1">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>:</w:t>
+            </w:r>
+            <w:r w:rsidRPr="006059F1">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 01.71.10.96.94  ///  </w:t>
+            </w:r>
+            <w:r w:rsidRPr="006059F1">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>Mail section</w:t>
+            </w:r>
+            <w:r w:rsidR="00913A22">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="006059F1">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>:</w:t>
+            </w:r>
+            <w:r w:rsidRPr="006059F1">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> vanves.ping@gmail.com  ///  </w:t>
+            </w:r>
+            <w:r w:rsidRPr="006059F1">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>Site web</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="006059F1">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>:</w:t>
+            </w:r>
+            <w:r w:rsidRPr="006059F1">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> www.stadedevanves.com</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="13ADDB24" w14:textId="77777777" w:rsidR="00FA3E3A" w:rsidRDefault="00FA3E3A">
+            <w:pPr>
+              <w:pStyle w:val="Textebrut1"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:color w:val="548DD4"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="2426688E" w14:textId="77777777" w:rsidR="00FA3E3A" w:rsidRDefault="00FA3E3A">
       <w:pPr>
-        <w:tabs>
-[...326 lines deleted...]
-      <w:r w:rsidRPr="00586943">
+        <w:pStyle w:val="Textebrut1"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-          <w:bCs/>
-[...95 lines deleted...]
-          <w:sz w:val="22"/>
+          <w:color w:val="548DD4"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5A0AEE90" w14:textId="77777777" w:rsidR="00DF1B96" w:rsidRPr="00CD04FF" w:rsidRDefault="00DF1B96" w:rsidP="00DF1B96">
+    <w:p w14:paraId="01D81A40" w14:textId="77777777" w:rsidR="0021652E" w:rsidRDefault="0021652E">
       <w:pPr>
-        <w:jc w:val="center"/>
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        <w:pStyle w:val="Sansinterligne"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
           <w:b/>
-          <w:bCs/>
-[...23 lines deleted...]
-          <w:szCs w:val="12"/>
+          <w:sz w:val="2"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Grilledutableau"/>
-        <w:tblW w:w="0" w:type="auto"/>
-[...1 lines deleted...]
-        <w:tblLayout w:type="fixed"/>
+        <w:tblW w:w="11199" w:type="dxa"/>
+        <w:tblInd w:w="-157" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+          <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+          <w:insideH w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+          <w:insideV w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+        </w:tblBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="10057"/>
+        <w:gridCol w:w="11199"/>
       </w:tblGrid>
-      <w:tr w:rsidR="0003387C" w14:paraId="19F747D7" w14:textId="77777777" w:rsidTr="00DF1B96">
+      <w:tr w:rsidR="00714049" w14:paraId="7CEE9FBF" w14:textId="77777777" w:rsidTr="00011F92">
+        <w:trPr>
+          <w:trHeight w:val="445"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="10057" w:type="dxa"/>
+            <w:tcW w:w="11199" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
-          <w:p w14:paraId="74086251" w14:textId="77777777" w:rsidR="00F461F0" w:rsidRPr="00F461F0" w:rsidRDefault="00F461F0" w:rsidP="00805BB2">
+          <w:p w14:paraId="7E18151B" w14:textId="1B5873B5" w:rsidR="00714049" w:rsidRPr="00714049" w:rsidRDefault="00FA3E3A" w:rsidP="00714049">
             <w:pPr>
               <w:jc w:val="center"/>
-              <w:rPr>
-[...32 lines deleted...]
-              <w:ind w:firstLine="708"/>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
-                <w:bCs/>
+                <w:sz w:val="32"/>
+              </w:rPr>
+              <w:t>SECTION</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:sz w:val="32"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> :</w:t>
+            </w:r>
+            <w:r w:rsidR="00714049">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:sz w:val="32"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Tennis de Table</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="41DD8062" w14:textId="77777777" w:rsidR="00714049" w:rsidRPr="00FA3E3A" w:rsidRDefault="00714049" w:rsidP="00845531">
+      <w:pPr>
+        <w:pStyle w:val="Sansinterligne"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="7938"/>
+        </w:tabs>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5A73B2E9" w14:textId="3260AD1A" w:rsidR="00845531" w:rsidRPr="00714049" w:rsidRDefault="0021652E" w:rsidP="00845531">
+      <w:pPr>
+        <w:pStyle w:val="Sansinterligne"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="7938"/>
+        </w:tabs>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:i/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00714049">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>ADMINISTRATION CENTRALE</w:t>
+      </w:r>
+      <w:r w:rsidR="002654F4" w:rsidRPr="00714049">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00714049">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00714049">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00714049">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:i/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00714049">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:i/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t>*</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00714049">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve">) </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00714049">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:i/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t>Mention obligatoire</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00714049">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:i/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          </w:rPr>
+          <w:id w:val="-421646955"/>
+          <w14:checkbox>
+            <w14:checked w14:val="0"/>
+            <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+            <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+          </w14:checkbox>
+        </w:sdtPr>
+        <w:sdtContent>
+          <w:r w:rsidR="003A6A7D" w:rsidRPr="00714049">
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+            </w:rPr>
+            <w:t>☐</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r w:rsidR="00845531" w:rsidRPr="00714049">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00845531" w:rsidRPr="00714049">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>Renouvellement inscription</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="11135" w:type="dxa"/>
+        <w:tblInd w:w="-157" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+          <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+          <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+        </w:tblBorders>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="6238"/>
+        <w:gridCol w:w="4897"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00074C11" w:rsidRPr="0021652E" w14:paraId="26BB07CA" w14:textId="77777777" w:rsidTr="00E73F14">
+        <w:trPr>
+          <w:trHeight w:val="5924"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6238" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="23A36E30" w14:textId="77777777" w:rsidR="00074C11" w:rsidRPr="0021652E" w:rsidRDefault="00074C11" w:rsidP="0021652E">
+            <w:pPr>
+              <w:pStyle w:val="Sansinterligne"/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:i/>
+                <w:sz w:val="10"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="4FC6F43D" w14:textId="77777777" w:rsidR="00074C11" w:rsidRPr="00714049" w:rsidRDefault="00074C11" w:rsidP="005557B4">
+            <w:pPr>
+              <w:pStyle w:val="Sansinterligne"/>
+              <w:tabs>
+                <w:tab w:val="left" w:leader="dot" w:pos="5954"/>
+              </w:tabs>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00714049">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:i/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Nom</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00714049">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00714049">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>*</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00714049">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> : </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00714049">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1E94A8F8" w14:textId="77777777" w:rsidR="00074C11" w:rsidRPr="00714049" w:rsidRDefault="00074C11" w:rsidP="005557B4">
+            <w:pPr>
+              <w:pStyle w:val="Sansinterligne"/>
+              <w:tabs>
+                <w:tab w:val="left" w:leader="dot" w:pos="5954"/>
+              </w:tabs>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00714049">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:i/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Prénom</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00714049">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00714049">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>*</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00714049">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> : </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00714049">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4822FFA5" w14:textId="405CB032" w:rsidR="00074C11" w:rsidRPr="00714049" w:rsidRDefault="00074C11" w:rsidP="000C0FF9">
+            <w:pPr>
+              <w:pStyle w:val="Sansinterligne"/>
+              <w:tabs>
+                <w:tab w:val="left" w:leader="dot" w:pos="5954"/>
+              </w:tabs>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00714049">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:i/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Date de Naissance (jj/mm/</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00714049">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:i/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>aaaa</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00714049">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:i/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">) </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00714049">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>*</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00714049">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> : </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00714049">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="465D8875" w14:textId="374CC09B" w:rsidR="00074C11" w:rsidRPr="00714049" w:rsidRDefault="00074C11" w:rsidP="002654F4">
+            <w:pPr>
+              <w:pStyle w:val="Sansinterligne"/>
+              <w:tabs>
+                <w:tab w:val="left" w:leader="dot" w:pos="5954"/>
+              </w:tabs>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00714049">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ville de naissance </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00714049">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">* </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00714049">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">: </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00714049">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1685C8FC" w14:textId="29E68B01" w:rsidR="00074C11" w:rsidRPr="00714049" w:rsidRDefault="00074C11" w:rsidP="002654F4">
+            <w:pPr>
+              <w:pStyle w:val="Sansinterligne"/>
+              <w:tabs>
+                <w:tab w:val="left" w:leader="dot" w:pos="5954"/>
+              </w:tabs>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00714049">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>(</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00714049">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>ou</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00714049">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> pays si né à l’étranger)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4E81363B" w14:textId="77777777" w:rsidR="00074C11" w:rsidRPr="00714049" w:rsidRDefault="00074C11" w:rsidP="002654F4">
+            <w:pPr>
+              <w:pStyle w:val="Sansinterligne"/>
+              <w:tabs>
+                <w:tab w:val="left" w:leader="dot" w:pos="5954"/>
+              </w:tabs>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00714049">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Code postal de naissance</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00714049">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00714049">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">* </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00714049">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">: </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00714049">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0D48CE05" w14:textId="36A057FF" w:rsidR="00074C11" w:rsidRPr="0021652E" w:rsidRDefault="00074C11" w:rsidP="002654F4">
+            <w:pPr>
+              <w:pStyle w:val="Sansinterligne"/>
+              <w:tabs>
+                <w:tab w:val="left" w:leader="dot" w:pos="5954"/>
+              </w:tabs>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00714049">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:i/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nationalité </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00714049">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:i/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>*</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00714049">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:i/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> :</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0021652E">
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3D14544F" w14:textId="3EE050D8" w:rsidR="00074C11" w:rsidRPr="00714049" w:rsidRDefault="00074C11" w:rsidP="000C0FF9">
+            <w:pPr>
+              <w:pStyle w:val="Sansinterligne"/>
+              <w:tabs>
+                <w:tab w:val="left" w:leader="dot" w:pos="5954"/>
+              </w:tabs>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00714049">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:i/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sexe </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00714049">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>*</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00714049">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00714049">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:i/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>:</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00714049">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00714049">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4FF320E8" w14:textId="3E8A50C6" w:rsidR="00074C11" w:rsidRPr="00714049" w:rsidRDefault="00074C11" w:rsidP="00E44D03">
+            <w:pPr>
+              <w:pStyle w:val="Sansinterligne"/>
+              <w:tabs>
+                <w:tab w:val="left" w:leader="dot" w:pos="5954"/>
+              </w:tabs>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00714049">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:i/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Adresse </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00714049">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>*</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00714049">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">: </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00714049">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3D4245B0" w14:textId="77777777" w:rsidR="00074C11" w:rsidRPr="00714049" w:rsidRDefault="00074C11" w:rsidP="00E44D03">
+            <w:pPr>
+              <w:pStyle w:val="Sansinterligne"/>
+              <w:tabs>
+                <w:tab w:val="left" w:leader="dot" w:pos="2268"/>
+                <w:tab w:val="left" w:leader="dot" w:pos="5954"/>
+              </w:tabs>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00714049">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:i/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>CP</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00714049">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00714049">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>*</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00714049">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00714049">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r w:rsidRPr="00714049">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:i/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ville </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00714049">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>*</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00714049">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> : </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00714049">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="32784FDF" w14:textId="13547408" w:rsidR="00074C11" w:rsidRPr="00714049" w:rsidRDefault="00074C11" w:rsidP="00B47EDA">
+            <w:pPr>
+              <w:pStyle w:val="Sansinterligne"/>
+              <w:tabs>
+                <w:tab w:val="left" w:leader="dot" w:pos="5954"/>
+              </w:tabs>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00714049">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:i/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Tél </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00714049">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:i/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">* </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00714049">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:i/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>: portable</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:i/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> adhérent</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00714049">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:i/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (si adulte) </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00714049">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">: </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00714049">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4C9CFD2C" w14:textId="29F41E17" w:rsidR="00074C11" w:rsidRPr="00714049" w:rsidRDefault="00074C11" w:rsidP="002E2F4A">
+            <w:pPr>
+              <w:pStyle w:val="Sansinterligne"/>
+              <w:tabs>
+                <w:tab w:val="left" w:leader="dot" w:pos="5954"/>
+              </w:tabs>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00714049">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:i/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Tél </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00714049">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:i/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>*</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00714049">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:i/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> : portable parent</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:i/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (si adhérent mineur)</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00714049">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3DA94EAF" w14:textId="6A9F311F" w:rsidR="00074C11" w:rsidRPr="00714049" w:rsidRDefault="00074C11" w:rsidP="002E2F4A">
+            <w:pPr>
+              <w:pStyle w:val="Sansinterligne"/>
+              <w:tabs>
+                <w:tab w:val="left" w:leader="dot" w:pos="5954"/>
+              </w:tabs>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00714049">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:i/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Tél</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00714049">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:i/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00714049">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:i/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> :</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00714049">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:i/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> portable </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:i/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">autre </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00714049">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:i/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">parent </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:i/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>(si adhérent mineur)</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00714049">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:i/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00714049">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">: </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00714049">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="233C7747" w14:textId="522C7673" w:rsidR="00074C11" w:rsidRPr="00714049" w:rsidRDefault="00074C11" w:rsidP="00AB45D9">
+            <w:pPr>
+              <w:pStyle w:val="Sansinterligne"/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:i/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00714049">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:i/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Adresse Mail </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00714049">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:i/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>*</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00714049">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:i/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (en MAJUSCULES pour une meilleure lisibilité)</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00714049">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> :</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00714049">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:i/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="61B8A141" w14:textId="77777777" w:rsidR="00074C11" w:rsidRPr="00714049" w:rsidRDefault="00074C11" w:rsidP="00B44384">
+            <w:pPr>
+              <w:pStyle w:val="Sansinterligne"/>
+              <w:tabs>
+                <w:tab w:val="left" w:leader="dot" w:pos="5952"/>
+              </w:tabs>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00714049">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="030F18E1" w14:textId="12E7BC29" w:rsidR="00074C11" w:rsidRPr="00714049" w:rsidRDefault="00074C11" w:rsidP="00AB45D9">
+            <w:pPr>
+              <w:pStyle w:val="Sansinterligne"/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00714049">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:i/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Autre adresse Mail si nécessaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:i/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> en MAJUSCULES) </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00714049">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>:</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="753A102E" w14:textId="77777777" w:rsidR="00074C11" w:rsidRPr="00714049" w:rsidRDefault="00074C11" w:rsidP="00B44384">
+            <w:pPr>
+              <w:pStyle w:val="Sansinterligne"/>
+              <w:tabs>
+                <w:tab w:val="left" w:leader="dot" w:pos="5952"/>
+              </w:tabs>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00714049">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4F8BA781" w14:textId="77777777" w:rsidR="00074C11" w:rsidRPr="0021652E" w:rsidRDefault="00074C11" w:rsidP="00AB45D9">
+            <w:pPr>
+              <w:pStyle w:val="Formulaire"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:i/>
+                <w:sz w:val="2"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00714049">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:i/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-            </w:pPr>
-[...2 lines deleted...]
-            <w:pPr>
+              <w:t>(À des fins de communication avec le Stade de Vanves)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4897" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="221F24AC" w14:textId="77777777" w:rsidR="00212910" w:rsidRDefault="00074C11" w:rsidP="00191944">
+            <w:pPr>
+              <w:pStyle w:val="Sansinterligne"/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00714049">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>TARIFS SECTION :</w:t>
+            </w:r>
+            <w:r w:rsidR="00212910">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3BA5D4E8" w14:textId="257C06D7" w:rsidR="00074C11" w:rsidRPr="00714049" w:rsidRDefault="00212910" w:rsidP="00191944">
+            <w:pPr>
+              <w:pStyle w:val="Sansinterligne"/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Ajouter 10€ pour les non-Vanvéens</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="63E5A856" w14:textId="33A74D3E" w:rsidR="00074C11" w:rsidRDefault="00074C11" w:rsidP="00191944">
+            <w:pPr>
+              <w:pStyle w:val="Sansinterligne"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="MS Mincho" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:i/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00714049">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="MS Mincho" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:i/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Cochez la case correspondante :</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2F2739EB" w14:textId="77777777" w:rsidR="00074C11" w:rsidRPr="00191944" w:rsidRDefault="00074C11" w:rsidP="00191944">
+            <w:pPr>
+              <w:pStyle w:val="Sansinterligne"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="MS Mincho" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:i/>
+                <w:sz w:val="10"/>
+                <w:szCs w:val="12"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="5FD75D47" w14:textId="1C1E52D7" w:rsidR="00074C11" w:rsidRPr="00FE79B5" w:rsidRDefault="00074C11" w:rsidP="00191944">
+            <w:pPr>
+              <w:pStyle w:val="Sansinterligne"/>
+              <w:spacing w:after="120"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="MS Mincho" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FE79B5">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="MS Mincho" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+              <w:t>LOISIR</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="MS Mincho" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="002C4903">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+              <w:t>(</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r w:rsidRPr="002C4903">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+              <w:t>cours</w:t>
+            </w:r>
+            <w:r w:rsidRPr="002C4903">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+              <w:t>/sem</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+              <w:t>aine</w:t>
+            </w:r>
+            <w:r w:rsidRPr="002C4903">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1EC70F24" w14:textId="22F83E1D" w:rsidR="00074C11" w:rsidRDefault="00000000" w:rsidP="00E73F14">
+            <w:pPr>
+              <w:pStyle w:val="Sansinterligne"/>
               <w:tabs>
-                <w:tab w:val="left" w:pos="3151"/>
+                <w:tab w:val="left" w:pos="1509"/>
+                <w:tab w:val="left" w:pos="3723"/>
               </w:tabs>
-              <w:ind w:firstLine="175"/>
-[...7 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="MS Mincho" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
               </w:rPr>
-              <w:t>Niveau 1</w:t>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                </w:rPr>
+                <w:id w:val="2028290028"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:r w:rsidR="00074C11">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="00074C11" w:rsidRPr="00714049">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00074C11" w:rsidRPr="00714049">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="MS Mincho" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve"> </w:t>
-[...17 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              <w:t xml:space="preserve">- 15 ans : </w:t>
+            </w:r>
+            <w:r w:rsidR="00074C11" w:rsidRPr="00714049">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="MS Mincho" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
-                <w:szCs w:val="22"/>
-[...7 lines deleted...]
-                <w:szCs w:val="22"/>
               </w:rPr>
               <w:tab/>
               <w:t>1</w:t>
             </w:r>
-            <w:r w:rsidR="00500BB6">
-[...76 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidR="00074C11">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="MS Mincho" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+            <w:r w:rsidR="00E73F14">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="MS Mincho" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
+            <w:r w:rsidR="00074C11" w:rsidRPr="00714049">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="MS Mincho" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> €</w:t>
+            </w:r>
+            <w:r w:rsidR="00E73F14">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="MS Mincho" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="00500BB6">
-[...21 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidR="00E73F14" w:rsidRPr="00E73F14">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="MS Mincho" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>(1h/</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00E73F14" w:rsidRPr="00E73F14">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="MS Mincho" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>sem</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00E73F14" w:rsidRPr="00E73F14">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="MS Mincho" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
-          </w:p>
-[...1 lines deleted...]
-            <w:pPr>
+            <w:r w:rsidR="00E73F14">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="MS Mincho" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> ;  </w:t>
+            </w:r>
+            <w:r w:rsidR="00E73F14" w:rsidRPr="00714049">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="MS Mincho" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r w:rsidR="00E73F14">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="MS Mincho" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>59</w:t>
+            </w:r>
+            <w:r w:rsidR="00E73F14" w:rsidRPr="00714049">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="MS Mincho" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> €</w:t>
+            </w:r>
+            <w:r w:rsidR="00E73F14">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="MS Mincho" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00E73F14" w:rsidRPr="00E73F14">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="MS Mincho" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>(1h30/</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00E73F14" w:rsidRPr="00E73F14">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="MS Mincho" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>sem</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00E73F14" w:rsidRPr="00E73F14">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="MS Mincho" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="40E50ECC" w14:textId="1436E767" w:rsidR="00074C11" w:rsidRDefault="00000000" w:rsidP="00E73F14">
+            <w:pPr>
+              <w:pStyle w:val="Sansinterligne"/>
               <w:tabs>
-                <w:tab w:val="left" w:pos="3151"/>
+                <w:tab w:val="left" w:pos="1509"/>
+                <w:tab w:val="left" w:pos="3723"/>
               </w:tabs>
-              <w:ind w:firstLine="175"/>
-[...16 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="MS Mincho" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
-                <w:szCs w:val="22"/>
-[...44 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                </w:rPr>
+                <w:id w:val="1537391774"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:r w:rsidR="00074C11">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="00074C11" w:rsidRPr="00714049">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00074C11" w:rsidRPr="00714049">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="MS Mincho" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
-                <w:szCs w:val="22"/>
-[...7 lines deleted...]
-                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>15 ans et +</w:t>
+            </w:r>
+            <w:r w:rsidR="00074C11">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="MS Mincho" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00074C11" w:rsidRPr="00714049">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="MS Mincho" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">: </w:t>
+            </w:r>
+            <w:r w:rsidR="00074C11" w:rsidRPr="00714049">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="MS Mincho" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
               </w:rPr>
               <w:tab/>
               <w:t>1</w:t>
             </w:r>
-            <w:r w:rsidR="00DB2467" w:rsidRPr="00500BB6">
-[...2 lines deleted...]
-                <w:sz w:val="22"/>
+            <w:r w:rsidR="00074C11">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="MS Mincho" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+            <w:r w:rsidR="00D85E0C">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="MS Mincho" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>7</w:t>
+            </w:r>
+            <w:r w:rsidR="00074C11" w:rsidRPr="00714049">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="MS Mincho" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> €</w:t>
+            </w:r>
+            <w:r w:rsidR="00E73F14">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="MS Mincho" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00E73F14" w:rsidRPr="00E73F14">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="MS Mincho" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>(1h/</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00E73F14" w:rsidRPr="00E73F14">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="MS Mincho" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>sem</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00E73F14" w:rsidRPr="00E73F14">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="MS Mincho" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
+            <w:r w:rsidR="00E73F14">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="MS Mincho" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> ;  </w:t>
+            </w:r>
+            <w:r w:rsidR="00E73F14" w:rsidRPr="00714049">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="MS Mincho" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r w:rsidR="00E73F14">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="MS Mincho" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>79</w:t>
+            </w:r>
+            <w:r w:rsidR="00E73F14" w:rsidRPr="00714049">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="MS Mincho" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> €</w:t>
+            </w:r>
+            <w:r w:rsidR="00E73F14">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="MS Mincho" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00E73F14" w:rsidRPr="00E73F14">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="MS Mincho" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>(1h30/</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00E73F14" w:rsidRPr="00E73F14">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="MS Mincho" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>sem</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00E73F14" w:rsidRPr="00E73F14">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="MS Mincho" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="39D712EC" w14:textId="77777777" w:rsidR="00074C11" w:rsidRPr="002C4903" w:rsidRDefault="00074C11" w:rsidP="002C4903">
+            <w:pPr>
+              <w:pStyle w:val="Sansinterligne"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="1789"/>
+                <w:tab w:val="left" w:pos="3723"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="MS Mincho" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="0A464353" w14:textId="085447CF" w:rsidR="00074C11" w:rsidRPr="00F7393F" w:rsidRDefault="00074C11" w:rsidP="00191944">
+            <w:pPr>
+              <w:pStyle w:val="Sansinterligne"/>
+              <w:pBdr>
+                <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+                <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+                <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+                <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+              </w:pBdr>
+              <w:spacing w:after="120"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F7393F">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+              <w:t>COMPETITION</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="002C4903">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+              <w:t xml:space="preserve">(2 </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+              <w:t>cours</w:t>
+            </w:r>
+            <w:r w:rsidRPr="002C4903">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+              <w:t>/sem</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+              <w:t>aine</w:t>
+            </w:r>
+            <w:r w:rsidRPr="002C4903">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="56CE5A2B" w14:textId="5AACAF76" w:rsidR="00074C11" w:rsidRPr="00D42841" w:rsidRDefault="00074C11" w:rsidP="00191944">
+            <w:pPr>
+              <w:pStyle w:val="Sansinterligne"/>
+              <w:pBdr>
+                <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+                <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+                <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+                <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+              </w:pBdr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="MS Mincho" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="20"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>8</w:t>
-[...4 lines deleted...]
-                <w:sz w:val="22"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00D42841">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="MS Mincho" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="20"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">h00 - </w:t>
-[...4 lines deleted...]
-                <w:sz w:val="22"/>
+              <w:t>Compétition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="MS Mincho" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="20"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>19</w:t>
-[...4 lines deleted...]
-                <w:sz w:val="22"/>
+              <w:t xml:space="preserve"> par</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D42841">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="MS Mincho" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="20"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>h00</w:t>
-[...4 lines deleted...]
-                <w:sz w:val="22"/>
+              <w:t xml:space="preserve"> équipe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="MS Mincho" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="20"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
+              <w:t xml:space="preserve"> uniquement</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0179B84A" w14:textId="21342698" w:rsidR="00074C11" w:rsidRDefault="00000000" w:rsidP="00E73F14">
+            <w:pPr>
+              <w:pStyle w:val="Sansinterligne"/>
+              <w:pBdr>
+                <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+                <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+                <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+                <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+              </w:pBdr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="1593"/>
+                <w:tab w:val="left" w:pos="3723"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="MS Mincho" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                </w:rPr>
+                <w:id w:val="-1155532965"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:r w:rsidR="00074C11">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="00074C11" w:rsidRPr="00714049">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00074C11" w:rsidRPr="00714049">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="MS Mincho" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">- 15 ans : </w:t>
+            </w:r>
+            <w:r w:rsidR="00074C11" w:rsidRPr="00714049">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="MS Mincho" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+              </w:rPr>
               <w:tab/>
-              <w:t>Entraînement dirigé</w:t>
-[...4 lines deleted...]
-                <w:sz w:val="22"/>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r w:rsidR="00E73F14">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="MS Mincho" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>89</w:t>
+            </w:r>
+            <w:r w:rsidR="00074C11" w:rsidRPr="00714049">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="MS Mincho" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> €</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="359F9ACB" w14:textId="0BB25E8E" w:rsidR="00074C11" w:rsidRDefault="00000000" w:rsidP="00E73F14">
+            <w:pPr>
+              <w:pStyle w:val="Sansinterligne"/>
+              <w:pBdr>
+                <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+                <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+                <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+                <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+              </w:pBdr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="1593"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="MS Mincho" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                </w:rPr>
+                <w:id w:val="-584374411"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:r w:rsidR="00074C11">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="00074C11" w:rsidRPr="00714049">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00074C11" w:rsidRPr="00714049">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="MS Mincho" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>15 ans et +</w:t>
+            </w:r>
+            <w:r w:rsidR="00074C11">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="MS Mincho" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00074C11" w:rsidRPr="00714049">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="MS Mincho" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">: </w:t>
+            </w:r>
+            <w:r w:rsidR="00074C11" w:rsidRPr="00714049">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="MS Mincho" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r w:rsidR="00074C11">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="MS Mincho" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>20</w:t>
+            </w:r>
+            <w:r w:rsidR="00B96F7E">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="MS Mincho" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+            <w:r w:rsidR="00074C11" w:rsidRPr="00714049">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="MS Mincho" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> €</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7459C98C" w14:textId="30EBB31B" w:rsidR="00074C11" w:rsidRDefault="00074C11" w:rsidP="00191944">
+            <w:pPr>
+              <w:pStyle w:val="Sansinterligne"/>
+              <w:pBdr>
+                <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+                <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+                <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+                <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+              </w:pBdr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="MS Mincho" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="20"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="6D83B2EC" w14:textId="59EE715A" w:rsidR="00074C11" w:rsidRDefault="00074C11" w:rsidP="00191944">
+            <w:pPr>
+              <w:pStyle w:val="Sansinterligne"/>
+              <w:pBdr>
+                <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+                <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+                <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+                <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+              </w:pBdr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="MS Mincho" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00714049">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="MS Mincho" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Compétition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="MS Mincho" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> par</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00714049">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="MS Mincho" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> équipe + individuel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="MS Mincho" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D42841">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="MS Mincho" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Critérium Fédéral)</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00714049">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="MS Mincho" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> + </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="MS Mincho" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>tournois</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00714049">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="MS Mincho" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> départementa</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="MS Mincho" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>ux</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7073FE7E" w14:textId="00A8652C" w:rsidR="00074C11" w:rsidRDefault="00000000" w:rsidP="00E73F14">
+            <w:pPr>
+              <w:pStyle w:val="Sansinterligne"/>
+              <w:pBdr>
+                <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+                <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+                <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+                <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+              </w:pBdr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="1593"/>
+                <w:tab w:val="left" w:pos="3723"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="MS Mincho" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                </w:rPr>
+                <w:id w:val="1512572592"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:r w:rsidR="00074C11">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="00074C11" w:rsidRPr="00714049">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="00500BB6">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:r w:rsidR="00074C11" w:rsidRPr="00714049">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="MS Mincho" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">- 15 ans : </w:t>
+            </w:r>
+            <w:r w:rsidR="00074C11" w:rsidRPr="00714049">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="MS Mincho" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r w:rsidR="00E73F14">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="MS Mincho" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>20</w:t>
+            </w:r>
+            <w:r w:rsidR="00B96F7E">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="MS Mincho" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>9</w:t>
+            </w:r>
+            <w:r w:rsidR="00074C11" w:rsidRPr="00714049">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="MS Mincho" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> €</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2CF7243B" w14:textId="2651A85C" w:rsidR="00074C11" w:rsidRDefault="00000000" w:rsidP="00E73F14">
+            <w:pPr>
+              <w:pStyle w:val="Sansinterligne"/>
+              <w:pBdr>
+                <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+                <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+                <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+                <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+              </w:pBdr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="1593"/>
+                <w:tab w:val="left" w:pos="3723"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="MS Mincho" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                </w:rPr>
+                <w:id w:val="-924107931"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:r w:rsidR="00074C11">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="00074C11" w:rsidRPr="00714049">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00074C11" w:rsidRPr="00714049">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="MS Mincho" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>15 ans et +</w:t>
+            </w:r>
+            <w:r w:rsidR="00074C11">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="MS Mincho" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00074C11" w:rsidRPr="00714049">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="MS Mincho" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">: </w:t>
+            </w:r>
+            <w:r w:rsidR="00074C11" w:rsidRPr="00714049">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="MS Mincho" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r w:rsidR="00074C11">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="MS Mincho" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r w:rsidR="00D85E0C">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="MS Mincho" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>41</w:t>
+            </w:r>
+            <w:r w:rsidR="00E73F14">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="MS Mincho" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00074C11" w:rsidRPr="00714049">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="MS Mincho" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>€</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="782C541D" w14:textId="77777777" w:rsidR="00074C11" w:rsidRPr="002C4903" w:rsidRDefault="00074C11" w:rsidP="00074C11">
+            <w:pPr>
+              <w:pStyle w:val="Sansinterligne"/>
+              <w:pBdr>
+                <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+                <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+                <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+                <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+              </w:pBdr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3B181A70" w14:textId="34F5849E" w:rsidR="00074C11" w:rsidRPr="00074C11" w:rsidRDefault="00074C11" w:rsidP="00074C11">
+            <w:pPr>
+              <w:pStyle w:val="Sansinterligne"/>
+              <w:spacing w:before="60"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>(débutant ++)</w:t>
-[...63 lines deleted...]
-                <w:b/>
+            </w:pPr>
+            <w:r w:rsidRPr="00074C11">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">- </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00074C11">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-            </w:pPr>
-[...386 lines deleted...]
-            </w:pPr>
+              <w:t>10% de réduction</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00074C11">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> sur le montant total des cotisations pour l’inscription de 2 membres d’une même famille (parent-enfant ou fratries : des justificatifs pourront éventuellement être demandés)</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0003387C" w14:paraId="15381224" w14:textId="77777777" w:rsidTr="00DF1B96">
+      <w:tr w:rsidR="00074C11" w:rsidRPr="0021652E" w14:paraId="65762072" w14:textId="77777777" w:rsidTr="00E73F14">
+        <w:trPr>
+          <w:trHeight w:val="1276"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="10057" w:type="dxa"/>
+            <w:tcW w:w="6238" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="13DE23E7" w14:textId="77777777" w:rsidR="00F461F0" w:rsidRPr="00F461F0" w:rsidRDefault="00F461F0" w:rsidP="00805BB2">
-[...1 lines deleted...]
-              <w:jc w:val="center"/>
+          <w:p w14:paraId="66674E77" w14:textId="77777777" w:rsidR="00074C11" w:rsidRPr="0021652E" w:rsidRDefault="00074C11" w:rsidP="0021652E">
+            <w:pPr>
+              <w:pStyle w:val="Sansinterligne"/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:i/>
+                <w:sz w:val="10"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4897" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="3516B66C" w14:textId="77777777" w:rsidR="00074C11" w:rsidRPr="00074C11" w:rsidRDefault="00074C11" w:rsidP="00074C11">
+            <w:pPr>
+              <w:pStyle w:val="Sansinterligne"/>
+              <w:spacing w:before="60"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="12"/>
-[...6 lines deleted...]
-              <w:jc w:val="center"/>
+                <w:i/>
+                <w:sz w:val="10"/>
+                <w:szCs w:val="10"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="4CAC3630" w14:textId="49ED710C" w:rsidR="00074C11" w:rsidRPr="00714049" w:rsidRDefault="00074C11" w:rsidP="00074C11">
+            <w:pPr>
+              <w:pStyle w:val="Sansinterligne"/>
+              <w:spacing w:before="60"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:i/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00714049">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="24"/>
-[...3 lines deleted...]
-            <w:r w:rsidRPr="00805BB2">
+                <w:i/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Jour et horaire d</w:t>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="24"/>
-[...16 lines deleted...]
-            <w:pPr>
+                <w:i/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">u cours </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00714049">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">souhaité </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00714049">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:i/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">* </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00714049">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:i/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>:</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:i/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="243A23A4" w14:textId="1DEC306B" w:rsidR="00074C11" w:rsidRPr="00714049" w:rsidRDefault="00074C11" w:rsidP="00074C11">
+            <w:pPr>
+              <w:pStyle w:val="Sansinterligne"/>
               <w:tabs>
-                <w:tab w:val="left" w:pos="3151"/>
+                <w:tab w:val="left" w:leader="dot" w:pos="4202"/>
               </w:tabs>
-              <w:ind w:firstLine="175"/>
-[...28 lines deleted...]
-                <w:sz w:val="22"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00714049">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="0003387C" w:rsidRPr="00B1547D">
-[...464 lines deleted...]
-            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="689B9D71" w14:textId="77777777" w:rsidR="0003387C" w:rsidRDefault="0003387C" w:rsidP="0003387C"/>
-    <w:p w14:paraId="52156A36" w14:textId="600611A0" w:rsidR="00DF1B96" w:rsidRPr="00CD04FF" w:rsidRDefault="00DF1B96" w:rsidP="00DF1B96">
+    <w:p w14:paraId="7026A6B3" w14:textId="77777777" w:rsidR="0021652E" w:rsidRDefault="0021652E">
       <w:pPr>
-        <w:jc w:val="center"/>
+        <w:pStyle w:val="Sansinterligne"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="2"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="15D60476" w14:textId="77777777" w:rsidR="00013DA4" w:rsidRPr="003670DC" w:rsidRDefault="00013DA4">
+      <w:pPr>
+        <w:pStyle w:val="Textebrut1"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="eastAsia"/>
+          <w:b/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4E75D7D7" w14:textId="6FF8EB6A" w:rsidR="0021652E" w:rsidRPr="00714049" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pStyle w:val="Textebrut1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-          <w:b/>
-[...3 lines deleted...]
-          <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CD04FF">
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          </w:rPr>
+          <w:id w:val="-1527091491"/>
+          <w14:checkbox>
+            <w14:checked w14:val="0"/>
+            <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+            <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+          </w14:checkbox>
+        </w:sdtPr>
+        <w:sdtContent>
+          <w:r w:rsidR="00BF77CA" w:rsidRPr="00BF77CA">
+            <w:rPr>
+              <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
+            </w:rPr>
+            <w:t>☐</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r w:rsidR="0021652E" w:rsidRPr="00714049">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="0021652E" w:rsidRPr="00714049">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-          <w:b/>
-[...5 lines deleted...]
-        <w:t>Tarifs</w:t>
+        </w:rPr>
+        <w:t>J’autorise le Stade de Vanves à utiliser mon adresse mail en vue de recevoir des informations sportives sur les différents rendez-vous de l’association (</w:t>
+      </w:r>
+      <w:r w:rsidR="0021652E" w:rsidRPr="00714049">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:i/>
+        </w:rPr>
+        <w:t>Assemblée Générale, grandes manifestations,</w:t>
+      </w:r>
+      <w:r w:rsidR="006059F1" w:rsidRPr="00714049">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="0021652E" w:rsidRPr="00714049">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>…).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6F426F2F" w14:textId="2D390AFA" w:rsidR="00DF1B96" w:rsidRPr="00CD04FF" w:rsidRDefault="00DF1B96" w:rsidP="0003387C">
+    <w:p w14:paraId="19E63D0F" w14:textId="302ED2D7" w:rsidR="00013DA4" w:rsidRDefault="00013DA4">
       <w:pPr>
-        <w:rPr>
-[...2 lines deleted...]
-        </w:rPr>
+        <w:pStyle w:val="Textebrut1"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Grilledutableau"/>
-        <w:tblW w:w="0" w:type="auto"/>
-        <w:tblInd w:w="137" w:type="dxa"/>
+        <w:tblW w:w="11199" w:type="dxa"/>
+        <w:tblInd w:w="-157" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+          <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+          <w:insideH w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+          <w:insideV w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+        </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="3827"/>
-        <w:gridCol w:w="6230"/>
+        <w:gridCol w:w="11199"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00DF1B96" w14:paraId="35ECF8B0" w14:textId="77777777" w:rsidTr="009457D4">
+      <w:tr w:rsidR="003670DC" w14:paraId="1437EBBA" w14:textId="77777777" w:rsidTr="00E73F14">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3827" w:type="dxa"/>
+            <w:tcW w:w="11199" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="696CA68F" w14:textId="77777777" w:rsidR="00F461F0" w:rsidRPr="00F461F0" w:rsidRDefault="00F461F0" w:rsidP="0003387C">
-            <w:pPr>
+          <w:p w14:paraId="48609654" w14:textId="619570FC" w:rsidR="003670DC" w:rsidRPr="00BF2CA4" w:rsidRDefault="003670DC" w:rsidP="003670DC">
+            <w:pPr>
+              <w:pStyle w:val="Textebrut1"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-                <w:b/>
-                <w:bCs/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:bookmarkStart w:id="0" w:name="_Hlk42980878"/>
+            <w:r w:rsidRPr="00BF2CA4">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">PIECES A JOINDRE </w:t>
+            </w:r>
+            <w:r w:rsidR="00307C4C" w:rsidRPr="00BF2CA4">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>pour les adultes</w:t>
+            </w:r>
+            <w:r w:rsidR="00307C4C" w:rsidRPr="00BF2CA4">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BF2CA4">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3C73F686" w14:textId="77777777" w:rsidR="003670DC" w:rsidRDefault="003670DC" w:rsidP="003670DC">
+            <w:pPr>
+              <w:pStyle w:val="Textebrut1"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:firstLine="360"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
                 <w:sz w:val="12"/>
-                <w:szCs w:val="12"/>
-[...4 lines deleted...]
-            <w:pPr>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-                <w:b/>
-[...1 lines deleted...]
-                <w:sz w:val="22"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-            </w:pPr>
-[...418 lines deleted...]
-            </w:r>
+              <w:t>- Certificat médical de non contre-indication à la pratique du tennis de table en compétition (ou questionnaire de santé CERFA 15699 pour les réinscriptions de personnes ayant fourni un certificat médical moins de 3 ans avant)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3B53AD9B" w14:textId="77777777" w:rsidR="003670DC" w:rsidRDefault="003670DC">
+            <w:pPr>
+              <w:pStyle w:val="Textebrut1"/>
+            </w:pPr>
           </w:p>
         </w:tc>
+      </w:tr>
+      <w:bookmarkEnd w:id="0"/>
+    </w:tbl>
+    <w:p w14:paraId="0F5B4E63" w14:textId="77777777" w:rsidR="003670DC" w:rsidRDefault="003670DC">
+      <w:pPr>
+        <w:pStyle w:val="Textebrut1"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="Grilledutableau"/>
+        <w:tblW w:w="11199" w:type="dxa"/>
+        <w:tblInd w:w="-157" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+          <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+          <w:insideH w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+          <w:insideV w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+        </w:tblBorders>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="11199"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="003670DC" w:rsidRPr="00714049" w14:paraId="45AA8239" w14:textId="77777777" w:rsidTr="00E73F14">
+        <w:trPr>
+          <w:trHeight w:val="2248"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6230" w:type="dxa"/>
+            <w:tcW w:w="11199" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6569A804" w14:textId="77777777" w:rsidR="00F461F0" w:rsidRPr="00F461F0" w:rsidRDefault="00F461F0" w:rsidP="00B1547D">
-[...15 lines deleted...]
-                <w:bCs/>
+          <w:p w14:paraId="7A964235" w14:textId="77777777" w:rsidR="003670DC" w:rsidRPr="00BF2CA4" w:rsidRDefault="003670DC" w:rsidP="003670DC">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:i/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00805BB2">
-[...3 lines deleted...]
-                <w:bCs/>
+            <w:r w:rsidRPr="00BF2CA4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>Compétition (2 cours/semaine)</w:t>
-[...7 lines deleted...]
-              </w:numPr>
+              <w:t>COTISATION :</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7176DC05" w14:textId="77777777" w:rsidR="003670DC" w:rsidRPr="00714049" w:rsidRDefault="003670DC" w:rsidP="003670DC">
+            <w:pPr>
+              <w:pStyle w:val="Formulaire"/>
               <w:tabs>
-                <w:tab w:val="left" w:pos="1590"/>
+                <w:tab w:val="left" w:leader="dot" w:pos="3969"/>
+                <w:tab w:val="left" w:leader="dot" w:pos="10773"/>
               </w:tabs>
-              <w:ind w:left="315" w:hanging="283"/>
-[...26 lines deleted...]
-                <w:szCs w:val="22"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:iCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00714049">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:i/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Montant total </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00714049">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:i/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>*</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00714049">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:i/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> :  </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00714049">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:i/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:tab/>
-            </w:r>
-[...30 lines deleted...]
-                <w:szCs w:val="22"/>
+              <w:t xml:space="preserve"> Payé le (jj/mm/</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00714049">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:i/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>aaaa</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00714049">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:i/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">) </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00714049">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:i/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>*</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00714049">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:i/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> :</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00714049">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:iCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="00E1007E">
-[...6 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidRPr="00714049">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:iCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="77E393E4" w14:textId="30510647" w:rsidR="003670DC" w:rsidRPr="00714049" w:rsidRDefault="003670DC" w:rsidP="00F767D1">
+            <w:pPr>
+              <w:pStyle w:val="Formulaire"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="2007"/>
+                <w:tab w:val="left" w:leader="dot" w:pos="10773"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:iCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00714049">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:i/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Modes de règlement :</w:t>
+            </w:r>
+            <w:r w:rsidR="007024E9">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:i/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r w:rsidRPr="00714049">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:i/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                </w:rPr>
+                <w:id w:val="620507708"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:r w:rsidR="00BF77CA">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="007024E9" w:rsidRPr="00714049">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:i/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00714049">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:i/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Pass</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00714049">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:i/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">+    </w:t>
+            </w:r>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                </w:rPr>
+                <w:id w:val="-1569561934"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:r w:rsidR="00B44384">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidRPr="00714049">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:i/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Espèces   </w:t>
+            </w:r>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                </w:rPr>
+                <w:id w:val="-1389020625"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:r w:rsidR="00B44384">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidRPr="00714049">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:i/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> COS   </w:t>
+            </w:r>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                </w:rPr>
+                <w:id w:val="1914196908"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:r w:rsidR="00F367F5">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidRPr="00714049">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:i/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> ANCV   </w:t>
+            </w:r>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                </w:rPr>
+                <w:id w:val="928311309"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:r w:rsidR="00C12ABB">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidRPr="00714049">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:i/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> CAF   </w:t>
+            </w:r>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                </w:rPr>
+                <w:id w:val="1500004856"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:r w:rsidR="00B66B67">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="00B66B67" w:rsidRPr="00714049">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:i/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00B66B67">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:i/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Pass’</w:t>
+            </w:r>
+            <w:r w:rsidR="00BF2CA4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:i/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>S</w:t>
+            </w:r>
+            <w:r w:rsidR="00B66B67">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:i/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>port</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00724B05">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:i/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
-            <w:r w:rsidRPr="009457D4">
-[...57 lines deleted...]
-            <w:pPr>
+            <w:r w:rsidR="00F367F5">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:i/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                </w:rPr>
+                <w:id w:val="-1102948911"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:r w:rsidR="00724B05">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="00F367F5" w:rsidRPr="00714049">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:i/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00F367F5">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:i/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Labaz</w:t>
+            </w:r>
+            <w:r w:rsidR="00F367F5" w:rsidRPr="00714049">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:i/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">   </w:t>
+            </w:r>
+            <w:r w:rsidR="00B66B67" w:rsidRPr="00714049">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:i/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">    </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00714049">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:i/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">d’un Montant de : </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00714049">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:iCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="70AD7734" w14:textId="3E00A944" w:rsidR="003670DC" w:rsidRPr="00714049" w:rsidRDefault="007024E9" w:rsidP="00F767D1">
+            <w:pPr>
+              <w:pStyle w:val="Formulaire"/>
               <w:tabs>
-                <w:tab w:val="left" w:pos="1590"/>
+                <w:tab w:val="left" w:pos="2007"/>
               </w:tabs>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-[...13 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:i/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:i/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="00500BB6">
-[...64 lines deleted...]
-            <w:pPr>
+            <w:r w:rsidR="003670DC" w:rsidRPr="00714049">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:i/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                </w:rPr>
+                <w:id w:val="-1220508054"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:r w:rsidR="00BF77CA">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="003670DC" w:rsidRPr="00714049">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:i/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Chèque à l’Ordre du STADE de VANVES (possibilité </w:t>
+            </w:r>
+            <w:r w:rsidR="00B66B67">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:i/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">de </w:t>
+            </w:r>
+            <w:r w:rsidR="003670DC" w:rsidRPr="00714049">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:i/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>paiement en 3 fois)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="49C2FCF4" w14:textId="2DB436C3" w:rsidR="003670DC" w:rsidRPr="00292638" w:rsidRDefault="00292638" w:rsidP="00714049">
+            <w:pPr>
+              <w:pStyle w:val="Formulaire"/>
               <w:tabs>
-                <w:tab w:val="left" w:pos="1449"/>
+                <w:tab w:val="left" w:leader="dot" w:pos="5125"/>
+                <w:tab w:val="left" w:leader="dot" w:pos="8102"/>
+                <w:tab w:val="left" w:leader="dot" w:pos="10795"/>
               </w:tabs>
-              <w:rPr>
-[...14 lines deleted...]
-              </w:numPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:i/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00292638">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:i/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Montant</w:t>
+            </w:r>
+            <w:r w:rsidR="003670DC" w:rsidRPr="00292638">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:i/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> :  </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00292638">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:i/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">                                       </w:t>
+            </w:r>
+            <w:r w:rsidR="003670DC" w:rsidRPr="00292638">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:i/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>chèque 1</w:t>
+            </w:r>
+            <w:r w:rsidR="003670DC" w:rsidRPr="00292638">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:iCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="003670DC" w:rsidRPr="00292638">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:iCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r w:rsidR="003670DC" w:rsidRPr="00292638">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:i/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> chèque 2 </w:t>
+            </w:r>
+            <w:r w:rsidR="003670DC" w:rsidRPr="00292638">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:iCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:tab/>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="003670DC" w:rsidRPr="00292638">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:i/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">chèque 3 </w:t>
+            </w:r>
+            <w:r w:rsidR="00963DD4" w:rsidRPr="00292638">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:i/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7A450A56" w14:textId="1FC16CD8" w:rsidR="00714049" w:rsidRPr="00FA3E3A" w:rsidRDefault="00292638" w:rsidP="00FA3E3A">
+            <w:pPr>
+              <w:pStyle w:val="Formulaire"/>
               <w:tabs>
-                <w:tab w:val="left" w:pos="1590"/>
+                <w:tab w:val="left" w:leader="dot" w:pos="5125"/>
+                <w:tab w:val="left" w:leader="dot" w:pos="8102"/>
+                <w:tab w:val="left" w:leader="dot" w:pos="10795"/>
               </w:tabs>
-              <w:ind w:left="315" w:hanging="283"/>
-[...24 lines deleted...]
-                <w:szCs w:val="22"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:i/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00292638">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:i/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Mois d’encaissement</w:t>
+            </w:r>
+            <w:r w:rsidR="003670DC" w:rsidRPr="00292638">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:i/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> :                  </w:t>
+            </w:r>
+            <w:r w:rsidR="00F767D1" w:rsidRPr="00292638">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:i/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00292638">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:i/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>mois</w:t>
+            </w:r>
+            <w:r w:rsidR="003670DC" w:rsidRPr="00292638">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:i/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 1 </w:t>
+            </w:r>
+            <w:r w:rsidR="003670DC" w:rsidRPr="00292638">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:iCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:tab/>
-            </w:r>
-[...42 lines deleted...]
-              </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="00E1007E">
-[...76 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidRPr="00292638">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:i/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>mois</w:t>
+            </w:r>
+            <w:r w:rsidR="003670DC" w:rsidRPr="00292638">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:i/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 2 </w:t>
+            </w:r>
+            <w:r w:rsidR="003670DC" w:rsidRPr="00292638">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:iCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:tab/>
-            </w:r>
-[...41 lines deleted...]
-              </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="009457D4" w:rsidRPr="009457D4">
-[...53 lines deleted...]
-            </w:pPr>
+            <w:r w:rsidRPr="00292638">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:i/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>mois</w:t>
+            </w:r>
+            <w:r w:rsidR="003670DC" w:rsidRPr="00292638">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:i/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 3</w:t>
+            </w:r>
+            <w:r w:rsidR="00B811B6">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:i/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00963DD4" w:rsidRPr="00292638">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:i/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="26668DAA" w14:textId="77777777" w:rsidR="00A012CA" w:rsidRPr="00A012CA" w:rsidRDefault="00A012CA" w:rsidP="00942B9B">
+    <w:p w14:paraId="66B59C3B" w14:textId="77777777" w:rsidR="00AB45D9" w:rsidRPr="00AB45D9" w:rsidRDefault="00AB45D9">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="45D82870" w14:textId="0958E44D" w:rsidR="00AB45D9" w:rsidRDefault="0021652E" w:rsidP="00AB45D9">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00714049">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>TSVP</w:t>
+      </w:r>
+      <w:r w:rsidR="002654F4" w:rsidRPr="00714049">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00714049">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00714049">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00714049">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Valoriser les renseignements complémentaires et signer</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00714049">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00714049">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>la fiche d’inscription.</w:t>
+      </w:r>
+      <w:r w:rsidR="00AB45D9">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="Grilledutableau"/>
+        <w:tblW w:w="11199" w:type="dxa"/>
+        <w:tblInd w:w="-157" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+          <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+          <w:insideH w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+          <w:insideV w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+        </w:tblBorders>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="11199"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00963DD4" w:rsidRPr="00714049" w14:paraId="1E0AD212" w14:textId="77777777" w:rsidTr="00E73F14">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="11199" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7D41716C" w14:textId="00B80292" w:rsidR="00963DD4" w:rsidRPr="00714049" w:rsidRDefault="00963DD4" w:rsidP="00963DD4">
+            <w:pPr>
+              <w:pStyle w:val="Textebrut1"/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00714049">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>INFORMATIONS :</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="52A92A87" w14:textId="77777777" w:rsidR="00963DD4" w:rsidRPr="00714049" w:rsidRDefault="00963DD4" w:rsidP="00963DD4">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00714049">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>- Je reconnais avoir été informé de l’intérêt de souscrire un contrat d’assurance « individuelle accident ».</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3ED16545" w14:textId="77777777" w:rsidR="00963DD4" w:rsidRPr="00714049" w:rsidRDefault="00963DD4" w:rsidP="00963DD4">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00714049">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>- Je reconnais avoir été informé de mon droit d’accès et de rectification des informations ainsi collectées qui feront l’objet d’un traitement informatique (</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00714049">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">art. 32, 6°, loi n° 78-17 du 6/01/1978). </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00714049">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ce droit d’accès s’exerce auprès du secrétariat du club. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0226D4F2" w14:textId="77777777" w:rsidR="00963DD4" w:rsidRPr="00714049" w:rsidRDefault="00963DD4" w:rsidP="00963DD4">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00714049">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">- Je reconnais être informé que la liste des entraîneurs diplômés et le contrat d’assurance de responsabilité civile souscrit par le Stade de Vanves sont consultables au secrétariat. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="667E803F" w14:textId="77777777" w:rsidR="00963DD4" w:rsidRPr="00714049" w:rsidRDefault="00963DD4" w:rsidP="00F44489">
+            <w:pPr>
+              <w:pStyle w:val="Textebrut1"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="2CA5BBCE" w14:textId="77777777" w:rsidR="00963DD4" w:rsidRDefault="00963DD4">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="Grilledutableau"/>
+        <w:tblW w:w="11199" w:type="dxa"/>
+        <w:tblInd w:w="-157" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+          <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+          <w:insideH w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+          <w:insideV w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+        </w:tblBorders>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="11199"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00963DD4" w14:paraId="624050ED" w14:textId="77777777" w:rsidTr="00E73F14">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="11199" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="220FAADE" w14:textId="77777777" w:rsidR="00963DD4" w:rsidRPr="00714049" w:rsidRDefault="00963DD4" w:rsidP="00963DD4">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00714049">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>DROIT D’IMAGE :</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4E1AC3A4" w14:textId="77777777" w:rsidR="00963DD4" w:rsidRPr="00714049" w:rsidRDefault="00963DD4" w:rsidP="00963DD4">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00714049">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Les images recueillies dans le cadre d’activités sportives, d’entraînement ou de pratiques compétitives en lien avec l’association STADE de VANVES sont nécessaires au développement et à la promotion médiatique des disciplines représentées par l’association concernée. Elles feront l’objet d’un traitement informatique et seront destinées à la diffusion sur le site internet et sur le bulletin d’information de l’association.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="73D03EDF" w14:textId="77777777" w:rsidR="00963DD4" w:rsidRPr="00714049" w:rsidRDefault="00963DD4" w:rsidP="00963DD4">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00714049">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>En conséquence de quoi et conformément aux dispositions relatives au droit à l’image</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00714049">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> :</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1708D81E" w14:textId="451AD2E0" w:rsidR="00963DD4" w:rsidRPr="00714049" w:rsidRDefault="00963DD4" w:rsidP="00963DD4">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00714049">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">- J’autorise le Stade de Vanves </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00714049">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">à utiliser à titre gratuit et non exclusif des photographies, enregistrements sonores et vidéo, réalisés dans le cadre des activités du club et à les diffuser </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00714049">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">dans le bulletin d’information et sur le site internet du club.  </w:t>
+            </w:r>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                </w:rPr>
+                <w:id w:val="-370158834"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:r w:rsidRPr="00714049">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidRPr="00714049">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> OUI    </w:t>
+            </w:r>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                </w:rPr>
+                <w:id w:val="937717288"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:r w:rsidRPr="00714049">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidRPr="00714049">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> NON</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="33B92EAC" w14:textId="77777777" w:rsidR="00963DD4" w:rsidRPr="00714049" w:rsidRDefault="00963DD4" w:rsidP="00F44489">
+            <w:pPr>
+              <w:pStyle w:val="Textebrut1"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="649BB41F" w14:textId="77777777" w:rsidR="00963DD4" w:rsidRDefault="00963DD4">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="Grilledutableau"/>
+        <w:tblW w:w="11199" w:type="dxa"/>
+        <w:tblInd w:w="-157" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+          <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+          <w:insideH w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+          <w:insideV w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+        </w:tblBorders>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="11199"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00963DD4" w:rsidRPr="00714049" w14:paraId="03C219CA" w14:textId="77777777" w:rsidTr="00E73F14">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="11199" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="240F4711" w14:textId="77777777" w:rsidR="00963DD4" w:rsidRPr="00714049" w:rsidRDefault="00963DD4" w:rsidP="00963DD4">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00714049">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>AUTORISATION PARENTALE OBLIGATOIRE :</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00714049">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00714049">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:i/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>à remplir pour les inscriptions des adhérents mineurs)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7926222D" w14:textId="77777777" w:rsidR="00963DD4" w:rsidRPr="00714049" w:rsidRDefault="00963DD4" w:rsidP="00963DD4">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:leader="dot" w:pos="5387"/>
+                <w:tab w:val="left" w:leader="dot" w:pos="10773"/>
+              </w:tabs>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00714049">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Je soussigné(e) </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00714049">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r w:rsidRPr="00714049">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:i/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>(Représentant légal)</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00714049">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Tél. :  </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00714049">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="46FA11BB" w14:textId="721A9A45" w:rsidR="00963DD4" w:rsidRPr="00714049" w:rsidRDefault="00963DD4" w:rsidP="00963DD4">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:leader="dot" w:pos="5387"/>
+              </w:tabs>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00714049">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">- autorise mon enfant </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00714049">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:tab/>
+              <w:t xml:space="preserve"> à quitter seul le lieu d’entraînement ou de compétition et cela sous ma responsabilité.   </w:t>
+            </w:r>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                </w:rPr>
+                <w:id w:val="-807389276"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:r w:rsidR="00BF77CA">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidRPr="00714049">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> OUI    </w:t>
+            </w:r>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                </w:rPr>
+                <w:id w:val="-607038852"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:r w:rsidR="000C374E">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidRPr="00714049">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> NON</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="028716AB" w14:textId="2660077B" w:rsidR="00963DD4" w:rsidRPr="00651051" w:rsidRDefault="00963DD4" w:rsidP="00963DD4">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00714049">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">- </w:t>
+            </w:r>
+            <w:r w:rsidR="00651051" w:rsidRPr="00651051">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Dans le cadre des compétitions uniquement</w:t>
+            </w:r>
+            <w:r w:rsidR="00651051" w:rsidRPr="00651051">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00651051">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">autorise mon enfant à prendre place dans une voiture particulière afin d’effectuer les déplacements nécessités par les compétitions sportives officielles, amicales ou de loisirs.     </w:t>
+            </w:r>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                </w:rPr>
+                <w:id w:val="-1322584010"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:r w:rsidR="00F367F5">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidRPr="00651051">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> OUI    </w:t>
+            </w:r>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                </w:rPr>
+                <w:id w:val="-1942060993"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:r w:rsidR="00BF77CA" w:rsidRPr="00651051">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidRPr="00651051">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> NON</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="137D4889" w14:textId="77777777" w:rsidR="00963DD4" w:rsidRPr="00714049" w:rsidRDefault="00963DD4" w:rsidP="00963DD4">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00714049">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>- Autorise les responsables de la section et les éducateurs à prendre toutes les mesures utiles en cas d’accident</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00714049">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> survenant sur le lieu d'entraînement ou de compétition.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="48545BE8" w14:textId="38AA900B" w:rsidR="00963DD4" w:rsidRPr="00714049" w:rsidRDefault="00963DD4" w:rsidP="00963DD4">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="MS Mincho" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00714049">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>- autorise le Stade de Vanves à prendre des photos et à filmer mon enfant à l’occasion des activités sportives ou associatives auxquels il/elle participe et autorise leur publication dans le bulletin d’information et sur le site internet du club.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00714049">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:i/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  </w:t>
+            </w:r>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                </w:rPr>
+                <w:id w:val="1206215015"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:r w:rsidR="000C374E">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidRPr="00714049">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> OUI    </w:t>
+            </w:r>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                </w:rPr>
+                <w:id w:val="156276741"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:r w:rsidR="00BF77CA">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidRPr="00714049">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> NON</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2E977722" w14:textId="77777777" w:rsidR="00963DD4" w:rsidRPr="00714049" w:rsidRDefault="00963DD4" w:rsidP="00F44489">
+            <w:pPr>
+              <w:pStyle w:val="Textebrut1"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="62D44187" w14:textId="77777777" w:rsidR="0021652E" w:rsidRPr="002654F4" w:rsidRDefault="0021652E">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="Grilledutableau"/>
+        <w:tblW w:w="11199" w:type="dxa"/>
+        <w:tblInd w:w="-157" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+          <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+          <w:insideH w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+          <w:insideV w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+        </w:tblBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="11199"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00963DD4" w14:paraId="2D25ED7C" w14:textId="77777777" w:rsidTr="00E73F14">
+        <w:trPr>
+          <w:trHeight w:val="677"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="11199" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="1AB5024C" w14:textId="6A5FAFED" w:rsidR="00963DD4" w:rsidRPr="00714049" w:rsidRDefault="00963DD4" w:rsidP="00714049">
+            <w:pPr>
+              <w:pStyle w:val="Textebrut1"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00963DD4">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Le signataire reconnaît avoir pris connaissance des statuts et du règlement intérieur du STADE de VANVES disponibles au siège et sur le site internet du Stade de Vanves</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="66E20D16" w14:textId="781336E1" w:rsidR="0021652E" w:rsidRDefault="0021652E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0E2A592C" w14:textId="4BB7E14E" w:rsidR="0021652E" w:rsidRDefault="0021652E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="684B5629" w14:textId="77777777" w:rsidR="00714049" w:rsidRDefault="00714049">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="09AB9A2B" w14:textId="77777777" w:rsidR="0021652E" w:rsidRDefault="0021652E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="17462B68" w14:textId="45620BED" w:rsidR="0021652E" w:rsidRPr="00714049" w:rsidRDefault="0021652E" w:rsidP="00557784">
       <w:pPr>
         <w:tabs>
-          <w:tab w:val="left" w:pos="567"/>
-          <w:tab w:val="left" w:pos="709"/>
+          <w:tab w:val="left" w:leader="dot" w:pos="3686"/>
         </w:tabs>
-        <w:jc w:val="center"/>
-[...5 lines deleted...]
-          <w:szCs w:val="8"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00714049">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Fait à Vanves, le </w:t>
+      </w:r>
+      <w:r w:rsidR="000B70DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00557784" w:rsidRPr="00714049">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="79FBE8B4" w14:textId="77777777" w:rsidR="0021652E" w:rsidRPr="00714049" w:rsidRDefault="0021652E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="060B2271" w14:textId="5DEA8A09" w:rsidR="003C0810" w:rsidRDefault="003C0810" w:rsidP="00942B9B">
+    <w:p w14:paraId="501B3CDF" w14:textId="77777777" w:rsidR="0021652E" w:rsidRPr="00714049" w:rsidRDefault="0021652E">
       <w:pPr>
-        <w:tabs>
-[...8 lines deleted...]
-          <w:sz w:val="18"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+    </w:p>
+    <w:p w14:paraId="3FFB1E0A" w14:textId="77C8FCCA" w:rsidR="0021652E" w:rsidRPr="00714049" w:rsidRDefault="0021652E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00714049">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Pour les mineurs</w:t>
+      </w:r>
+      <w:r w:rsidR="000B70DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="000B70DE">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">++ </w:t>
+        <w:t>s</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="00C93FC3" w:rsidRPr="00C93FC3">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>Ajouter 10€ pour les non</w:t>
+        <w:t>ignature du parent responsable</w:t>
+      </w:r>
+      <w:r w:rsidR="00C93FC3" w:rsidRPr="00714049">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00714049">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00714049">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00714049">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00714049">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00714049">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Signature de l’adhérent</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="21F8E638" w14:textId="4BEFA615" w:rsidR="00963DD4" w:rsidRPr="00714049" w:rsidRDefault="00C93FC3">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00714049">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Nom, prénom et qualité (père, mère, tuteur)</w:t>
+      </w:r>
+      <w:r w:rsidR="0021652E" w:rsidRPr="00714049">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-          <w:b/>
-          <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>-</w:t>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="0021652E" w:rsidRPr="00714049">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="0021652E" w:rsidRPr="00714049">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="0021652E" w:rsidRPr="00714049">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00963DD4" w:rsidRPr="00714049">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="0021652E" w:rsidRPr="00714049">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Avec mention "lu et approuvé" </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00714049">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Avec mention "lu et approuvé"</w:t>
+      </w:r>
+      <w:r w:rsidR="0021652E" w:rsidRPr="00714049">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-          <w:b/>
-          <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>Vanvéens</w:t>
+        <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-          <w:b/>
-          <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> ++</w:t>
-[...549 lines deleted...]
-        </mc:AlternateContent>
+        <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-          <w:noProof/>
           <w:sz w:val="22"/>
-        </w:rPr>
-[...47 lines deleted...]
-        </w:drawing>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
       </w:r>
       <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2F49629A" w14:textId="77777777" w:rsidR="00003E96" w:rsidRDefault="00003E96" w:rsidP="00003E96"/>
-    <w:p w14:paraId="7E76A3C5" w14:textId="77777777" w:rsidR="00E85D87" w:rsidRPr="00586943" w:rsidRDefault="00E85D87" w:rsidP="00E85D87">
+    <w:p w14:paraId="127486CC" w14:textId="0A743CFD" w:rsidR="0021652E" w:rsidRPr="00770F88" w:rsidRDefault="0021652E" w:rsidP="00770F88">
       <w:pPr>
-        <w:ind w:left="2832"/>
-[...104 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6C16929B" w14:textId="77777777" w:rsidR="00E85D87" w:rsidRPr="00CD04FF" w:rsidRDefault="00E85D87" w:rsidP="00E85D87">
+    <w:p w14:paraId="66E8D79E" w14:textId="77777777" w:rsidR="0021652E" w:rsidRPr="00714049" w:rsidRDefault="0021652E">
       <w:pPr>
-        <w:jc w:val="center"/>
-[...23 lines deleted...]
-        <w:ind w:left="2124" w:firstLine="708"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-          <w:sz w:val="12"/>
-          <w:szCs w:val="12"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:tbl>
-[...2538 lines deleted...]
-    <w:sectPr w:rsidR="00CD04FF" w:rsidRPr="00D00AE0" w:rsidSect="008B4A06">
+    <w:sectPr w:rsidR="0021652E" w:rsidRPr="00714049" w:rsidSect="00C86D44">
       <w:pgSz w:w="11906" w:h="16838"/>
-      <w:pgMar w:top="680" w:right="851" w:bottom="680" w:left="851" w:header="709" w:footer="709" w:gutter="0"/>
-      <w:cols w:space="708"/>
+      <w:pgMar w:top="567" w:right="454" w:bottom="454" w:left="567" w:header="720" w:footer="720" w:gutter="0"/>
+      <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="5020C0E0" w14:textId="77777777" w:rsidR="0052123B" w:rsidRDefault="0052123B" w:rsidP="00A012CA">
+    <w:p w14:paraId="3FE32A1E" w14:textId="77777777" w:rsidR="00E93B8E" w:rsidRDefault="00E93B8E" w:rsidP="00F721BA">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="3A136312" w14:textId="77777777" w:rsidR="0052123B" w:rsidRDefault="0052123B" w:rsidP="00A012CA">
+    <w:p w14:paraId="392BF319" w14:textId="77777777" w:rsidR="00E93B8E" w:rsidRDefault="00E93B8E" w:rsidP="00F721BA">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:font w:name="Symbol">
-[...5 lines deleted...]
-  </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="SimSun">
+    <w:altName w:val="宋体"/>
+    <w:panose1 w:val="02010600030101010101"/>
+    <w:charset w:val="86"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000203" w:usb1="288F0000" w:usb2="00000016" w:usb3="00000000" w:csb0="00040001" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Calibri">
+    <w:panose1 w:val="020F0502020204030204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Arial">
+    <w:panose1 w:val="020B0604020202020204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Liberation Serif">
-[...1 lines deleted...]
-    <w:charset w:val="01"/>
+  <w:font w:name="Symbol">
+    <w:panose1 w:val="05050102010706020507"/>
+    <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Calibri">
-    <w:panose1 w:val="020F0502020204030204"/>
+  <w:font w:name="MS Mincho">
+    <w:altName w:val="ＭＳ 明朝"/>
+    <w:panose1 w:val="02020609040205080304"/>
+    <w:charset w:val="80"/>
+    <w:family w:val="modern"/>
+    <w:pitch w:val="fixed"/>
+    <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Tahoma">
+    <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="MS Mincho">
-    <w:panose1 w:val="02020609040205080304"/>
+  <w:font w:name="Liberation Sans">
+    <w:altName w:val="Arial"/>
+    <w:charset w:val="01"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+  </w:font>
+  <w:font w:name="Arial Unicode MS">
+    <w:panose1 w:val="020B0604020202020204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Segoe UI Symbol">
+    <w:panose1 w:val="020B0502040204020203"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="800001E3" w:usb1="1200FFEF" w:usb2="00040000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="MS Gothic">
+    <w:altName w:val="ＭＳ ゴシック"/>
+    <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="17D17964" w14:textId="77777777" w:rsidR="0052123B" w:rsidRDefault="0052123B" w:rsidP="00A012CA">
+    <w:p w14:paraId="761C54E9" w14:textId="77777777" w:rsidR="00E93B8E" w:rsidRDefault="00E93B8E" w:rsidP="00F721BA">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="3548733C" w14:textId="77777777" w:rsidR="0052123B" w:rsidRDefault="0052123B" w:rsidP="00A012CA">
+    <w:p w14:paraId="6A28F170" w14:textId="77777777" w:rsidR="00E93B8E" w:rsidRDefault="00E93B8E" w:rsidP="00F721BA">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
-<file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-[...588 lines deleted...]
-
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
+  <w:displayBackgroundShape/>
+  <w:embedSystemFonts/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
-  <w:defaultTabStop w:val="708"/>
+  <w:stylePaneFormatFilter w:val="0000" w:allStyles="0" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="0" w:directFormattingOnParagraphs="0" w:directFormattingOnNumbering="0" w:directFormattingOnTables="0" w:clearFormatting="0" w:top3HeadingStyles="0" w:visibleStyles="0" w:alternateStyleNames="0"/>
+  <w:defaultTabStop w:val="709"/>
   <w:hyphenationZone w:val="425"/>
+  <w:defaultTableStyle w:val="Normal"/>
+  <w:drawingGridHorizontalSpacing w:val="0"/>
+  <w:drawingGridVerticalSpacing w:val="0"/>
+  <w:displayHorizontalDrawingGridEvery w:val="0"/>
+  <w:displayVerticalDrawingGridEvery w:val="0"/>
+  <w:doNotUseMarginsForDrawingGridOrigin/>
+  <w:drawingGridHorizontalOrigin w:val="0"/>
+  <w:drawingGridVerticalOrigin w:val="0"/>
+  <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
+  <w:hdrShapeDefaults>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+  </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
+    <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00942B9B"/>
-[...45 lines deleted...]
-    <w:rsid w:val="008524FF"/>
+    <w:rsidRoot w:val="00845531"/>
+    <w:rsid w:val="00011F92"/>
+    <w:rsid w:val="00013DA4"/>
+    <w:rsid w:val="00074C11"/>
+    <w:rsid w:val="000A5270"/>
+    <w:rsid w:val="000B70DE"/>
+    <w:rsid w:val="000C0FF9"/>
+    <w:rsid w:val="000C374E"/>
+    <w:rsid w:val="00150D3A"/>
+    <w:rsid w:val="00160F70"/>
+    <w:rsid w:val="00191944"/>
+    <w:rsid w:val="001B3E59"/>
+    <w:rsid w:val="001B4867"/>
+    <w:rsid w:val="00210A21"/>
+    <w:rsid w:val="00212910"/>
+    <w:rsid w:val="0021652E"/>
+    <w:rsid w:val="002654F4"/>
+    <w:rsid w:val="002801BF"/>
+    <w:rsid w:val="00292638"/>
+    <w:rsid w:val="002A728A"/>
+    <w:rsid w:val="002C4903"/>
+    <w:rsid w:val="002D3EBC"/>
+    <w:rsid w:val="002E2F4A"/>
+    <w:rsid w:val="00307C4C"/>
+    <w:rsid w:val="003670DC"/>
+    <w:rsid w:val="003778D4"/>
+    <w:rsid w:val="00382394"/>
+    <w:rsid w:val="003A6A7D"/>
+    <w:rsid w:val="003C02A1"/>
+    <w:rsid w:val="003D74B0"/>
+    <w:rsid w:val="004020C9"/>
+    <w:rsid w:val="0041654E"/>
+    <w:rsid w:val="00440360"/>
+    <w:rsid w:val="00443369"/>
+    <w:rsid w:val="00493201"/>
+    <w:rsid w:val="004B0476"/>
+    <w:rsid w:val="004B3DE0"/>
+    <w:rsid w:val="004C001E"/>
+    <w:rsid w:val="005372DB"/>
+    <w:rsid w:val="005557B4"/>
+    <w:rsid w:val="00557784"/>
+    <w:rsid w:val="005F5D2B"/>
+    <w:rsid w:val="006059F1"/>
+    <w:rsid w:val="00625203"/>
+    <w:rsid w:val="00651051"/>
+    <w:rsid w:val="006A41DE"/>
+    <w:rsid w:val="007024E9"/>
+    <w:rsid w:val="00714049"/>
+    <w:rsid w:val="00724B05"/>
+    <w:rsid w:val="00770F88"/>
+    <w:rsid w:val="00784566"/>
+    <w:rsid w:val="007B682E"/>
+    <w:rsid w:val="007D0CC4"/>
+    <w:rsid w:val="007D13AF"/>
+    <w:rsid w:val="007D2541"/>
+    <w:rsid w:val="0082152F"/>
+    <w:rsid w:val="00845531"/>
     <w:rsid w:val="00876576"/>
-    <w:rsid w:val="00892D22"/>
-[...5 lines deleted...]
-    <w:rsid w:val="009457D4"/>
+    <w:rsid w:val="008A1944"/>
+    <w:rsid w:val="008B16A7"/>
+    <w:rsid w:val="008B1826"/>
+    <w:rsid w:val="008C3097"/>
+    <w:rsid w:val="008D4E75"/>
+    <w:rsid w:val="008E7266"/>
+    <w:rsid w:val="009130E1"/>
+    <w:rsid w:val="00913A22"/>
+    <w:rsid w:val="009414FA"/>
+    <w:rsid w:val="00963DD4"/>
+    <w:rsid w:val="0097777F"/>
+    <w:rsid w:val="009831A3"/>
+    <w:rsid w:val="009870C0"/>
+    <w:rsid w:val="009C1F59"/>
+    <w:rsid w:val="009C39EF"/>
+    <w:rsid w:val="009F6543"/>
     <w:rsid w:val="009F7674"/>
-    <w:rsid w:val="00A012CA"/>
-[...22 lines deleted...]
-    <w:rsid w:val="00EF0819"/>
+    <w:rsid w:val="00A25A97"/>
+    <w:rsid w:val="00A4757F"/>
+    <w:rsid w:val="00AB45D9"/>
+    <w:rsid w:val="00AC2025"/>
+    <w:rsid w:val="00AD664B"/>
+    <w:rsid w:val="00AF4DBA"/>
+    <w:rsid w:val="00B44384"/>
+    <w:rsid w:val="00B47EDA"/>
+    <w:rsid w:val="00B66B67"/>
+    <w:rsid w:val="00B74FE9"/>
+    <w:rsid w:val="00B811B6"/>
+    <w:rsid w:val="00B871F9"/>
+    <w:rsid w:val="00B96F7E"/>
+    <w:rsid w:val="00BA0F8F"/>
+    <w:rsid w:val="00BB1692"/>
+    <w:rsid w:val="00BF2CA4"/>
+    <w:rsid w:val="00BF77CA"/>
+    <w:rsid w:val="00C12ABB"/>
+    <w:rsid w:val="00C24A09"/>
+    <w:rsid w:val="00C86D44"/>
+    <w:rsid w:val="00C876CC"/>
+    <w:rsid w:val="00C93FC3"/>
+    <w:rsid w:val="00C94F62"/>
+    <w:rsid w:val="00CC0883"/>
+    <w:rsid w:val="00CC1A4E"/>
+    <w:rsid w:val="00CC796D"/>
+    <w:rsid w:val="00CD0319"/>
+    <w:rsid w:val="00D244AC"/>
+    <w:rsid w:val="00D42841"/>
+    <w:rsid w:val="00D85E0C"/>
+    <w:rsid w:val="00DC080F"/>
+    <w:rsid w:val="00E078A2"/>
+    <w:rsid w:val="00E07BBE"/>
+    <w:rsid w:val="00E15EB4"/>
+    <w:rsid w:val="00E22F9A"/>
+    <w:rsid w:val="00E44D03"/>
+    <w:rsid w:val="00E73F14"/>
+    <w:rsid w:val="00E93B8E"/>
+    <w:rsid w:val="00E94630"/>
+    <w:rsid w:val="00EA1890"/>
+    <w:rsid w:val="00EA3A39"/>
     <w:rsid w:val="00F02163"/>
-    <w:rsid w:val="00F2158F"/>
-[...3 lines deleted...]
-    <w:rsid w:val="00F610BC"/>
+    <w:rsid w:val="00F126B1"/>
+    <w:rsid w:val="00F367F5"/>
+    <w:rsid w:val="00F721BA"/>
+    <w:rsid w:val="00F7393F"/>
+    <w:rsid w:val="00F767D1"/>
+    <w:rsid w:val="00FA3E3A"/>
+    <w:rsid w:val="00FE3F15"/>
+    <w:rsid w:val="00FE79B5"/>
+    <w:rsid w:val="00FF5518"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="fr-FR"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="1026"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="1"/>
+      <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
+  <w:doNotEmbedSmartTags/>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="108D27D9"/>
+  <w14:docId w14:val="1B12D16D"/>
   <w15:chartTrackingRefBased/>
-  <w15:docId w15:val="{3C398758-18BD-415F-8612-378AC60CA870}"/>
+  <w15:docId w15:val="{05235334-36EA-4C08-8FA7-C68FA89B090D}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-[...4 lines deleted...]
-        <w14:ligatures w14:val="standardContextual"/>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="SimSun" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:lang w:val="fr-FR" w:eastAsia="fr-FR" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
-    <w:pPrDefault>
-[...3 lines deleted...]
-    </w:pPrDefault>
+    <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="caption" w:uiPriority="35" w:qFormat="1"/>
     <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -7288,54 +5947,54 @@
     <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Table Grid" w:uiPriority="59"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
-    <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
+    <w:lsdException w:name="No Spacing" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1"/>
     <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
     <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
     <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
     <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
@@ -7514,191 +6173,535 @@
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="00942B9B"/>
+    <w:rsid w:val="00963DD4"/>
     <w:pPr>
       <w:suppressAutoHyphens/>
-      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...2 lines deleted...]
-      <w:szCs w:val="20"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
       <w:lang w:eastAsia="zh-CN"/>
-      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Policepardfaut">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableauNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Aucuneliste">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num1z0">
+    <w:name w:val="WW8Num1z0"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial" w:hint="default"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num1z1">
+    <w:name w:val="WW8Num1z1"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num1z2">
+    <w:name w:val="WW8Num1z2"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num1z3">
+    <w:name w:val="WW8Num1z3"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num2z0">
+    <w:name w:val="WW8Num2z0"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman" w:hint="default"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num2z1">
+    <w:name w:val="WW8Num2z1"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num2z2">
+    <w:name w:val="WW8Num2z2"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num2z3">
+    <w:name w:val="WW8Num2z3"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num3z0">
+    <w:name w:val="WW8Num3z0"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial" w:hint="default"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num3z1">
+    <w:name w:val="WW8Num3z1"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num3z2">
+    <w:name w:val="WW8Num3z2"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num3z3">
+    <w:name w:val="WW8Num3z3"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num4z0">
+    <w:name w:val="WW8Num4z0"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num4z1">
+    <w:name w:val="WW8Num4z1"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num4z2">
+    <w:name w:val="WW8Num4z2"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num5z0">
+    <w:name w:val="WW8Num5z0"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num5z1">
+    <w:name w:val="WW8Num5z1"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num5z2">
+    <w:name w:val="WW8Num5z2"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num5z3">
+    <w:name w:val="WW8Num5z3"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num6z0">
+    <w:name w:val="WW8Num6z0"/>
+    <w:rPr>
+      <w:rFonts w:hint="default"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num6z1">
+    <w:name w:val="WW8Num6z1"/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num6z2">
+    <w:name w:val="WW8Num6z2"/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num6z3">
+    <w:name w:val="WW8Num6z3"/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num6z4">
+    <w:name w:val="WW8Num6z4"/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num6z5">
+    <w:name w:val="WW8Num6z5"/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num6z6">
+    <w:name w:val="WW8Num6z6"/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num6z7">
+    <w:name w:val="WW8Num6z7"/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num6z8">
+    <w:name w:val="WW8Num6z8"/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num7z0">
+    <w:name w:val="WW8Num7z0"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num7z1">
+    <w:name w:val="WW8Num7z1"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num7z2">
+    <w:name w:val="WW8Num7z2"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num7z3">
+    <w:name w:val="WW8Num7z3"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num8z0">
+    <w:name w:val="WW8Num8z0"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial" w:hint="default"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num8z1">
+    <w:name w:val="WW8Num8z1"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num8z2">
+    <w:name w:val="WW8Num8z2"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num8z3">
+    <w:name w:val="WW8Num8z3"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num9z0">
+    <w:name w:val="WW8Num9z0"/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num9z1">
+    <w:name w:val="WW8Num9z1"/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num9z2">
+    <w:name w:val="WW8Num9z2"/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num9z3">
+    <w:name w:val="WW8Num9z3"/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num9z4">
+    <w:name w:val="WW8Num9z4"/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num9z5">
+    <w:name w:val="WW8Num9z5"/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num9z6">
+    <w:name w:val="WW8Num9z6"/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num9z7">
+    <w:name w:val="WW8Num9z7"/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num9z8">
+    <w:name w:val="WW8Num9z8"/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num10z0">
+    <w:name w:val="WW8Num10z0"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman" w:hint="default"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num10z1">
+    <w:name w:val="WW8Num10z1"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num10z2">
+    <w:name w:val="WW8Num10z2"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num10z3">
+    <w:name w:val="WW8Num10z3"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num11z0">
+    <w:name w:val="WW8Num11z0"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial" w:hint="default"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num11z1">
+    <w:name w:val="WW8Num11z1"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num11z2">
+    <w:name w:val="WW8Num11z2"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num11z3">
+    <w:name w:val="WW8Num11z3"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Policepardfaut1">
+    <w:name w:val="Police par défaut1"/>
+  </w:style>
+  <w:style w:type="character" w:styleId="Lienhypertexte">
+    <w:name w:val="Hyperlink"/>
+    <w:rPr>
+      <w:color w:val="0000FF"/>
+      <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="ExplorateurdedocumentsCar">
+    <w:name w:val="Explorateur de documents Car"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="16"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Titre1">
+    <w:name w:val="Titre1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Corpsdetexte"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:spacing w:before="240" w:after="120"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Liberation Sans" w:eastAsia="Arial Unicode MS" w:hAnsi="Liberation Sans" w:cs="Arial Unicode MS"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Corpsdetexte">
+    <w:name w:val="Body Text"/>
+    <w:basedOn w:val="Normal"/>
+    <w:pPr>
+      <w:spacing w:after="140" w:line="288" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Liste">
+    <w:name w:val="List"/>
+    <w:basedOn w:val="Corpsdetexte"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Lgende">
+    <w:name w:val="caption"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:suppressLineNumbers/>
+      <w:spacing w:before="120" w:after="120"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Index">
+    <w:name w:val="Index"/>
+    <w:basedOn w:val="Normal"/>
+    <w:pPr>
+      <w:suppressLineNumbers/>
+    </w:pPr>
+  </w:style>
   <w:style w:type="paragraph" w:styleId="En-tte">
     <w:name w:val="header"/>
     <w:basedOn w:val="Normal"/>
-    <w:link w:val="En-tteCar"/>
-[...2 lines deleted...]
-    <w:rsid w:val="00A012CA"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="En-tteCar">
-[...4 lines deleted...]
-    <w:rsid w:val="00A012CA"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Textebrut1">
+    <w:name w:val="Texte brut1"/>
+    <w:basedOn w:val="Normal"/>
     <w:rPr>
-      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-      <w:kern w:val="0"/>
+      <w:rFonts w:eastAsia="MS Mincho"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
-      <w:lang w:eastAsia="zh-CN"/>
-      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Pieddepage">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Normal"/>
-    <w:link w:val="PieddepageCar"/>
-[...2 lines deleted...]
-    <w:rsid w:val="00A012CA"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="PieddepageCar">
-[...4 lines deleted...]
-    <w:rsid w:val="00A012CA"/>
+  <w:style w:type="paragraph" w:styleId="Sansinterligne">
+    <w:name w:val="No Spacing"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:suppressAutoHyphens/>
+    </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...2 lines deleted...]
-      <w:szCs w:val="20"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
       <w:lang w:eastAsia="zh-CN"/>
-      <w14:ligatures w14:val="none"/>
     </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Formulaire">
+    <w:name w:val="Formulaire"/>
+    <w:basedOn w:val="Normal"/>
+    <w:pPr>
+      <w:spacing w:before="40" w:after="100"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Explorateurdedocuments1">
+    <w:name w:val="Explorateur de documents1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="16"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Contenudecadre">
+    <w:name w:val="Contenu de cadre"/>
+    <w:basedOn w:val="Normal"/>
   </w:style>
   <w:style w:type="table" w:styleId="Grilledutableau">
     <w:name w:val="Table Grid"/>
     <w:basedOn w:val="TableauNormal"/>
-    <w:uiPriority w:val="59"/>
-[...3 lines deleted...]
-    </w:pPr>
+    <w:uiPriority w:val="39"/>
+    <w:rsid w:val="00845531"/>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Paragraphedeliste">
-[...9 lines deleted...]
-  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:divs>
+    <w:div w:id="801383374">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1713723579">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+  </w:divs>
   <w:optimizeForBrowser/>
+  <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Thème Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -7952,75 +6955,120 @@
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
+<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
+</file>
+
+<file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
+</file>
+
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{3B39BDE2-91C9-4C82-82A8-888B804B02EF}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
-  <Words>577</Words>
-  <Characters>3179</Characters>
+  <Words>806</Words>
+  <Characters>4434</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>26</Lines>
-  <Paragraphs>7</Paragraphs>
+  <Lines>36</Lines>
+  <Paragraphs>10</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Titre</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
-  <Company/>
+  <Company>BPCEIT</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>3749</CharactersWithSpaces>
+  <CharactersWithSpaces>5230</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
-  <dc:creator>Marc LAUFER</dc:creator>
+  <dc:creator>LAUFER Marc (EXT)</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="MSIP_Label_48a19f0c-bea1-442e-a475-ed109d9ec508_Enabled">
+    <vt:lpwstr>True</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MSIP_Label_48a19f0c-bea1-442e-a475-ed109d9ec508_SiteId">
+    <vt:lpwstr>d5bb6d35-8a82-4329-b49a-5030bd6497ab</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="MSIP_Label_48a19f0c-bea1-442e-a475-ed109d9ec508_Owner">
+    <vt:lpwstr>LAUFER@bpce-sa.fr</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="MSIP_Label_48a19f0c-bea1-442e-a475-ed109d9ec508_SetDate">
+    <vt:lpwstr>2019-05-27T19:07:25.9596762Z</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="MSIP_Label_48a19f0c-bea1-442e-a475-ed109d9ec508_Name">
+    <vt:lpwstr>C2 - Interne BPCE</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="MSIP_Label_48a19f0c-bea1-442e-a475-ed109d9ec508_Application">
+    <vt:lpwstr>Microsoft Azure Information Protection</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="MSIP_Label_48a19f0c-bea1-442e-a475-ed109d9ec508_Extended_MSFT_Method">
+    <vt:lpwstr>Automatic</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9" name="Sensitivity">
+    <vt:lpwstr>C2 - Interne BPCE</vt:lpwstr>
+  </property>
+</Properties>
+</file>